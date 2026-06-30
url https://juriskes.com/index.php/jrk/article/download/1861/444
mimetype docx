--- v0 (2026-01-17)
+++ v1 (2026-06-30)
@@ -1,106 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="66911EA1" w14:textId="77777777" w:rsidR="002F0BDD" w:rsidRPr="002F0BDD" w:rsidRDefault="002F0BDD" w:rsidP="002F0BDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk72055604"/>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>AKTIVITAS LARVASIDA</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> JAMUR </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Metarhizium anisopliae</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> TERHADAP LARVA </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
@@ -167,353 +166,344 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">LAPANGAN </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773F8458" w14:textId="77777777" w:rsidR="00754F10" w:rsidRDefault="00754F10" w:rsidP="002F0BDD">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56742849" w14:textId="0F3056D3" w:rsidR="00AC6F09" w:rsidRPr="00BB1A2F" w:rsidRDefault="00F35269" w:rsidP="002F0BDD">
+    <w:p w14:paraId="56742849" w14:textId="751AF415" w:rsidR="00AC6F09" w:rsidRDefault="00754F10" w:rsidP="002F0BDD">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00754F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Laboratory and Field Testing Larvacidal Activity of F</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00754F10" w:rsidRPr="00BB1A2F">
+        <w:t>Laboratory and field testing Larvacidal  activity of fungi Metarhizium anisopliae for Control larva of Aedes aegypti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2612AF4F" w14:textId="77777777" w:rsidR="00E12920" w:rsidRPr="00754F10" w:rsidRDefault="00E12920" w:rsidP="002F0BDD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ungi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB1A2F">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="554F8F1A" w14:textId="77777777" w:rsidR="00027942" w:rsidRPr="007346F0" w:rsidRDefault="002F0BDD" w:rsidP="00027942">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...7 lines deleted...]
-      <w:r>
+          <w:b/>
+        </w:rPr>
+        <w:t>Entuy Kurniawan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00754F10" w:rsidRPr="00BB1A2F">
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>1*)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...7 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00754F10" w:rsidRPr="00BB1A2F">
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yuliansyah Sundara Mulia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...8 lines deleted...]
-    <w:p w14:paraId="2612AF4F" w14:textId="77777777" w:rsidR="00E12920" w:rsidRPr="00754F10" w:rsidRDefault="00E12920" w:rsidP="002F0BDD">
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>, Novi Utami Dewi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00027942">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00027942" w:rsidRPr="007346F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00027942">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ahyu</w:t>
+      </w:r>
+      <w:r w:rsidR="00027942" w:rsidRPr="007346F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H</w:t>
+      </w:r>
+      <w:r w:rsidR="00027942">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>esti</w:t>
+      </w:r>
+      <w:r w:rsidR="00027942" w:rsidRPr="007346F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidR="00027942">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>anitavia</w:t>
+      </w:r>
+      <w:r w:rsidR="00027942">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00027942">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00027942" w:rsidRPr="007346F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00027942">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">anuar </w:t>
+      </w:r>
+      <w:r w:rsidR="00027942" w:rsidRPr="007346F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00027942">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ristiyanti</w:t>
+      </w:r>
+      <w:r w:rsidR="00027942">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2C5A71" w14:textId="548D8C63" w:rsidR="002F0BDD" w:rsidRPr="00027942" w:rsidRDefault="002F0BDD" w:rsidP="002F0BDD">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB38FC8" w14:textId="034BFA13" w:rsidR="00A11F52" w:rsidRDefault="002F0BDD" w:rsidP="002F0BDD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002F0BDD">
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B750C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>1*)</w:t>
       </w:r>
+      <w:r w:rsidR="00A11F52" w:rsidRPr="00B750C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B750C0" w:rsidRPr="00B750C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11F52" w:rsidRPr="00B750C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B750C0" w:rsidRPr="00B750C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11F52" w:rsidRPr="00B750C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,4,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B750C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jurusan </w:t>
+      </w:r>
       <w:r w:rsidRPr="002F0BDD">
-        <w:rPr>
-[...169 lines deleted...]
-      <w:r w:rsidR="002F0BDD" w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Analis Kesehatan, Poltekkes Kemenkes Bandung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2396646A" w14:textId="072A413E" w:rsidR="002F0BDD" w:rsidRPr="002F0BDD" w:rsidRDefault="00A11F52" w:rsidP="00A11F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="002F0BDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
@@ -530,101 +520,77 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23A3FC24" w14:textId="4D410B1F" w:rsidR="002F0BDD" w:rsidRPr="002F0BDD" w:rsidRDefault="002F0BDD" w:rsidP="002F0BDD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ABSTRAK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650CC226" w14:textId="5B252E31" w:rsidR="002F0BDD" w:rsidRPr="002F0BDD" w:rsidRDefault="002F0BDD" w:rsidP="002F0BDD">
+    <w:p w14:paraId="650CC226" w14:textId="7927C8AF" w:rsidR="002F0BDD" w:rsidRPr="002F0BDD" w:rsidRDefault="002F0BDD" w:rsidP="002F0BDD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Penggunaan insektisida sintesis (kimiawi) dalam penanggulangan vektor nyamuk menimbulkan beberapa masalah diantaranya dapat menimbulkan kerugian terhadap manusia (keracunan), resistensi terhadap serangga dan terjadinya pencemaran lingkungan. Cara mengurangi kerugian dampak negatif tersebut, yaitu dengan </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> alami secara nabati dan biologi. Keuntungan penggunaan insektisida alami yaitu tidak mencemari lingkungan dan relatif aman bagi manusia. Salah satu insektisida biologi yang digunakan adalah jamur </w:t>
+        <w:t xml:space="preserve">Penggunaan insektisida sintesis (kimiawi) dalam penanggulangan vektor nyamuk menimbulkan beberapa masalah diantaranya dapat menimbulkan kerugian terhadap manusia (keracunan), resistensi terhadap serangga dan terjadinya pencemaran lingkungan. Cara mengurangi kerugian dampak negatif tersebut, yaitu dengan mengembangkan  insektisida alami secara nabati dan biologi. Keuntungan penggunaan insektisida alami yaitu tidak mencemari lingkungan dan relatif aman bagi manusia. Salah satu insektisida biologi yang digunakan adalah jamur </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Metarhizium anisopliae</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> yang mempunyai potensi untuk mengendalikan serangga pada stadium larva. Penelitian ini dilakukan untuk mengetahui efektivitas </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> yang mempunyai potensi untuk mengendalikan serangga pada stadium larva. Penelitian ini dilakukan untuk mengetahui efektivitas dari  jamur </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Metarhizium anisopliae</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> terhadap larva </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aedes aegypti</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
@@ -638,132 +604,134 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Aedes aegypti </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">yang diperoleh dari Loka Litbang P2B2 Ciamis kemudian dibiakan menjadi larva instar III. Strain jamur </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Metarhizium anisopliae</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> diperoleh dari Balai Proteksi Tanaman dan Perkebunan (BPTP) Ujung Berung, dibuat dalam berbagai konsentrasi melalui uji pendahuluan. Uji coba di lapangan dilakukan dalam skala kecil dengan cara meletakan tempat perindukan nyamuk (ovitrap). Aktivitas larvasida diukur dari jumlah kematian larva (LC50). Hasil penelitian menunjukkan bahwa aktivitas larvasida jamur </w:t>
       </w:r>
+      <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Metarhizium anisopliae</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> dengan jumlah kematian larva 50% (LC50) di laboratorium dan uji coba di lapangan terdapat pada konsentrasi 10</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>-1</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> dengan jumlah spora di laboratorium sebesar 109.200 spora dan di lapangan adalah sebesar 81.750 spora. Hasil penelitian ini diharapkan </w:t>
       </w:r>
       <w:r w:rsidR="002645F9" w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Metarhizium anisopliae</w:t>
       </w:r>
       <w:r w:rsidR="002645F9" w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">dapat digunakan sebagai insektisida alternatif untuk pengendalian vektor DBD. </w:t>
+        <w:t>dapat digunakan sebagai insektisida alternatif untuk pengendalian vektor DBD</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="00D41645">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="002F0BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35811A2D" w14:textId="77777777" w:rsidR="002F0BDD" w:rsidRPr="002F0BDD" w:rsidRDefault="002F0BDD" w:rsidP="0036744C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34D5F92E" w14:textId="728E9260" w:rsidR="002F0BDD" w:rsidRDefault="002F0BDD" w:rsidP="00A11F52">
+    <w:p w14:paraId="34D5F92E" w14:textId="1713C9B5" w:rsidR="002F0BDD" w:rsidRDefault="002F0BDD" w:rsidP="00A11F52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1247" w:hanging="1247"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kata </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Larvasida, </w:t>
+        <w:t xml:space="preserve">Kata Kunci : Larvasida, </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Metarhizium anisopliae, Aedes aegypti</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, Laboratorium</w:t>
       </w:r>
       <w:r w:rsidR="0036744C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -797,106 +765,114 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002645F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43CC931B" w14:textId="58291B53" w:rsidR="00DF7B8D" w:rsidRPr="002645F9" w:rsidRDefault="00DF7B8D" w:rsidP="002645F9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C0A13D2" w14:textId="1D9DFFA5" w:rsidR="002645F9" w:rsidRPr="00440551" w:rsidRDefault="002645F9" w:rsidP="002645F9">
+    <w:p w14:paraId="3C0A13D2" w14:textId="0285DB25" w:rsidR="002645F9" w:rsidRPr="00440551" w:rsidRDefault="002645F9" w:rsidP="002645F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002645F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The use of synthetic (chemical) insecticides in the control of mosquito vectors raises </w:t>
       </w:r>
       <w:r w:rsidRPr="00440551">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">several problems including causing harm to humans (poisoning), resistance to insects and the occurrence of environmental pollution. The way to reduce the loss of these negative impacts is by developing natural and biological insecticides. The advantage of using natural insecticides is that they do not pollute the environment and are relatively safe for humans. One of the biological insecticides used is the fungus Metarhizium anisopliae which has the potential to control insects in the larval stage. This study was conducted to determine the effectiveness of the fungus Metarhizium anisopliae against Aedes aegypti larvae compared to the standard larvicide Temephos in the laboratory and in the field. Samples eggs of Aedes aegypti obtained from the P2B2 Ciamis Research and Development Workshop were then cultured into third instar larvae. Metarhizium anisopliae </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00162362" w:rsidRPr="00440551">
+        <w:t xml:space="preserve">several problems including causing harm to humans (poisoning), resistance to insects and the occurrence of environmental pollution. The way to reduce the loss of these negative impacts is by developing natural and biological insecticides. The advantage of using natural insecticides is that they do not pollute the environment and are relatively safe for humans. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04D52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">fungus </w:t>
+        <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00440551">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">strains were obtained from the Ujung Berung Plant and Plantation Protection Agency (BPTP), made in various concentrations through a preliminary test. Field trials were carried out on a small scale by placing mosquito breeding sites (ovitrap). Larvicidal activity was measured by the number of </w:t>
+        <w:t xml:space="preserve">iological insecticides fungus Metarhizium anisopliae  has potential to control insects in the larval stage. This study was conducted to determine the effectiveness of the fungus Metarhizium anisopliae against Aedes aegypti larvae compared to the standard larvicide Temephos in the laboratory and in the field. Samples eggs of Aedes aegypti obtained from the P2B2 Ciamis Research and Development Workshop were then cultured into third instar larvae. Metarhizium anisopliae </w:t>
       </w:r>
       <w:r w:rsidR="00162362" w:rsidRPr="00440551">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F35269" w:rsidRPr="00440551">
+        <w:t xml:space="preserve">fungus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440551">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Larva</w:t>
+        <w:t xml:space="preserve">strains were obtained from the Ujung Berung Plant and Plantation Protection Agency (BPTP), made in various concentrations through a preliminary test. Field trials were carried out on a small scale by placing mosquito breeding sites (ovitrap). Larvicidal activity was measured by the number of </w:t>
+      </w:r>
+      <w:r w:rsidR="00162362" w:rsidRPr="00440551">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The larva</w:t>
       </w:r>
       <w:r w:rsidR="00E413E2" w:rsidRPr="00440551">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00162362" w:rsidRPr="00440551">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lethal Concentration 50 </w:t>
       </w:r>
       <w:r w:rsidRPr="00440551">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(LC50). The results showed that the larvicidal activity of the fungus Metarhizium anisopliae with 50% larval mortality (LC50) in the laboratory and field trials were at a concentration of 10</w:t>
       </w:r>
@@ -973,160 +949,157 @@
       <w:r w:rsidRPr="00440551">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Larvicide, Metarhizium anisopliae, Aedes aegypti, Laboratory, field trials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E2C810" w14:textId="77777777" w:rsidR="00A3512B" w:rsidRDefault="00A3512B" w:rsidP="00A3512B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21D32543" w14:textId="3C494B83" w:rsidR="00A3512B" w:rsidRDefault="00A3512B" w:rsidP="00A3512B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:sectPr w:rsidR="00A3512B" w:rsidSect="00AC13D2">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId10"/>
+        <w:sectPr w:rsidR="00A3512B" w:rsidSect="002F0BDD">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="2268" w:left="2268" w:header="708" w:footer="708" w:gutter="0"/>
-          <w:pgNumType w:start="64"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17DE8ACB" w14:textId="787308C1" w:rsidR="00A3512B" w:rsidRDefault="00A3512B" w:rsidP="00B750C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">PENDAHULUAN </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7023DD01" w14:textId="44EE1751" w:rsidR="00736EB2" w:rsidRDefault="00A90243" w:rsidP="00B750C0">
+    <w:p w14:paraId="7023DD01" w14:textId="573F08A1" w:rsidR="00736EB2" w:rsidRDefault="00A90243" w:rsidP="00B750C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="002E1304">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="002E1304" w:rsidRPr="002E1304">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>emam berdarah adalah penyakit virus yang ditularkan melalui vektor yang paling umum</w:t>
       </w:r>
       <w:r w:rsidR="001C0B2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> terjadi</w:t>
       </w:r>
       <w:r w:rsidR="002E1304" w:rsidRPr="002E1304">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> di dunia.</w:t>
       </w:r>
-      <w:r w:rsidR="002E1304">
+      <w:r w:rsidR="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
       </w:r>
-      <w:r w:rsidR="002E1304">
-[...6 lines deleted...]
-      <w:r w:rsidR="002E1304">
+      <w:r w:rsidR="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"abstract":"Several mosquito-borne viral infections have recently emerged in North America; West Nile virus is the most com- mon in the United States. Although West Nile virus generally causes a self-limited, flulike febrile illness, a serious neuroinvasive form may occur. Dengue is the most common vector-borne viral disease worldwide, and it has been a significant public health threat in the United States since 2009. Known as breakbone fever for its severe myalgias and arthralgias, dengue may cause a hemorrhagic syndrome. Chikungunya also causes flulike febrile illness and disabling arthralgias. Although meningoencephalitis may occur with chikungunya, bleeding is uncommon. Symptoms of Zika virus infection are similar to those of dengue, but milder. Zika virus increases the risk of fetal brain abnormalities, including microcephaly, if a pregnant woman is infected. Zika virus is spread through Aedes albopictus mosquito bites, is transmitted sexually, and may rarely spread nonsexually from person to person. Diagnosis of these vector- borne infections is clinical and serologic, and treatment is supportive. Other, well-established vector-borne diseases are also important. Ehrlichiosis is a tick-borne bacterial disease that presents as a nonspecific syndrome of fever, headache, malaise, and myalgias. It is diagnosed via blood smear testing, with confirmatory serology. Ehrlichiosis is treated with doxycycline. Rickettsial infections are transmitted by fleas, mites, and ticks, and severity ranges from mild to life threatening. Rocky Mountain spotted fever, the most significant rickettsial infection, is primarily a clini- cal diagnosis that presents as fever, headache, myalgias, petechial rash, and tick exposure. Doxycycline is effective for rickettsial infections if administered promptly. Vector avoidance strategies are critical to the prevention of all of these infections. (Am Fam Physician. 2016;94(7):551-557. Copyright © 2016 American Academy of Family Physicians.)","author":[{"dropping-particle":"","family":"Huntington","given":"Mark K","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Allison","given":"J A Y","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Nair","given":"Dilip","non-dropping-particle":"","parse-names":false,"suffix":""}],"id":"ITEM-1","issue":"7","issued":{"date-parts":[["2016"]]},"page":"551-557","title":"Emerging Vector-Borne Diseases","type":"article-journal","volume":"94"},"uris":["http://www.mendeley.com/documents/?uuid=1f896866-f378-411f-a265-6f6ad36c6b45"]}],"mendeley":{"formattedCitation":"&lt;sup&gt;1&lt;/sup&gt;","plainTextFormattedCitation":"1"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E1304" w:rsidRPr="002E1304">
+      <w:r w:rsidR="00BE6C98" w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="002E1304">
+      <w:r w:rsidR="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="002E1304">
+      <w:r w:rsidR="00BE6C98" w:rsidRPr="00594123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00594123" w:rsidRPr="00594123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kasus Demam Berdarah Dengue (DBD) di Indonesia</w:t>
       </w:r>
       <w:r w:rsidR="00594123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00594123" w:rsidRPr="00594123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
@@ -1868,51 +1841,51 @@
       </w:r>
       <w:r w:rsidRPr="00947226">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001A38C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F43411D" w14:textId="3FA3ADFD" w:rsidR="00947226" w:rsidRPr="00CF2A29" w:rsidRDefault="001A38C2" w:rsidP="00947226">
+    <w:p w14:paraId="5F43411D" w14:textId="72D6DBB8" w:rsidR="00947226" w:rsidRPr="00CF2A29" w:rsidRDefault="001A38C2" w:rsidP="00947226">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="001A38C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Temephos adalah insektisida organofosfor non-sistemik, terutama digunakan sebagai larvasida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1926,56 +1899,56 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> untuk mengendalikan nyamuk, lalat hitam dan serangga lain dalam kesehatan masyarakat, serta untuk mengendalikan kutu pada anjing dan kucing. Ini juga digunakan untuk pengendalian nyamuk di </w:t>
       </w:r>
       <w:r w:rsidR="001C0B2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>badan air</w:t>
       </w:r>
       <w:r w:rsidRPr="001A38C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BA7A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
       </w:r>
-      <w:r w:rsidR="00BA7A68">
-[...4 lines deleted...]
-        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"author":[{"dropping-particle":"","family":"World Health Organization","given":"","non-dropping-particle":"","parse-names":false,"suffix":""}],"id":"ITEM-1","issued":{"date-parts":[["2007"]]},"page":"1-17","title":"WHO Specifications and Evaluations For Public Health Pesticides, Temephose","type":"article-journal"},"uris":["http://www.mendeley.com/documents/?uuid=8334fa59-d53e-46b7-93bc-28587172f7f8"]}],"mendeley":{"formattedCitation":"&lt;sup&gt;7&lt;/sup&gt;","plainTextFormattedCitation":"7"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      <w:r w:rsidR="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"author":[{"dropping-particle":"","family":"World Health Organization","given":"","non-dropping-particle":"","parse-names":false,"suffix":""}],"id":"ITEM-1","issued":{"date-parts":[["2007"]]},"page":"1-17","title":"WHO Specifications and Evaluations For Public Health Pesticides, Temephose","type":"article-journal"},"uris":["http://www.mendeley.com/documents/?uuid=8334fa59-d53e-46b7-93bc-28587172f7f8"]}],"mendeley":{"formattedCitation":"&lt;sup&gt;7&lt;/sup&gt;","plainTextFormattedCitation":"7","previouslyFormattedCitation":"&lt;sup&gt;7&lt;/sup&gt;"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
       </w:r>
       <w:r w:rsidR="00BA7A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00BA7A68" w:rsidRPr="00BA7A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00BA7A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000F78FF" w:rsidRPr="00CF2A29">
@@ -2387,102 +2360,94 @@
     </w:p>
     <w:p w14:paraId="75BF2791" w14:textId="10CFF657" w:rsidR="00A429E9" w:rsidRPr="00A429E9" w:rsidRDefault="00A429E9" w:rsidP="00A429E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A429E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tujuan Khusus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48998DE2" w14:textId="4BED9EA0" w:rsidR="00A429E9" w:rsidRPr="00A429E9" w:rsidRDefault="00A429E9" w:rsidP="0074205E">
+    <w:p w14:paraId="48998DE2" w14:textId="1CD124C7" w:rsidR="00A429E9" w:rsidRPr="00A429E9" w:rsidRDefault="00A429E9" w:rsidP="0074205E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="227" w:hanging="227"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A429E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A429E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="2"/>
+      <w:r w:rsidRPr="00A429E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Untuk mengetahui konsentrasi minimal jamur </w:t>
       </w:r>
       <w:r w:rsidRPr="00840EFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Metarhizium </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> terhadap</w:t>
+        <w:t>Metarhizium anisopliae</w:t>
       </w:r>
       <w:r w:rsidRPr="00A429E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kematian larva minimal 50% (LC50) di laboratorium</w:t>
+        <w:t xml:space="preserve">  terhadap kematian larva minimal 50% (LC50) di laboratorium</w:t>
       </w:r>
       <w:r w:rsidR="0074205E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> dan </w:t>
       </w:r>
       <w:r w:rsidRPr="00A429E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>uji coba di lapangan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C9CEC78" w14:textId="1EA468D7" w:rsidR="00A429E9" w:rsidRDefault="0074205E" w:rsidP="0074205E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="227" w:hanging="227"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2510,87 +2475,94 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Metarhizium anisopliae</w:t>
       </w:r>
       <w:r w:rsidR="00A429E9" w:rsidRPr="00A429E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> terhadap kematian larva minimal 50% (LC50) di laboratorium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> dan </w:t>
       </w:r>
       <w:r w:rsidR="00A429E9" w:rsidRPr="00A429E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>uji coba di lapangan</w:t>
       </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="00D41645">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="470757CD" w14:textId="20528277" w:rsidR="00947226" w:rsidRDefault="00A3512B" w:rsidP="00594123">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA171FA" w14:textId="35DC2FE8" w:rsidR="00A3512B" w:rsidRDefault="00A3512B" w:rsidP="00A3512B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">METODE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B24DA3B" w14:textId="73FAB69C" w:rsidR="00054F6D" w:rsidRDefault="00A3512B" w:rsidP="00A3512B">
+    <w:p w14:paraId="3B24DA3B" w14:textId="77777777" w:rsidR="00054F6D" w:rsidRDefault="00A3512B" w:rsidP="00A3512B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00CC7CCC" w:rsidRPr="00CC7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Jenis penelitian adalah eksperimen dengan menggunakan Rancang Acak Lengkap </w:t>
       </w:r>
       <w:r w:rsidR="008C723E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2616,92 +2588,80 @@
         <w:t xml:space="preserve"> taraf perlakuan dan 2 kali pengulangan (Gomez, 1990). Perlakuan terdiri dari pengenceran strain jamur dengan </w:t>
       </w:r>
       <w:r w:rsidR="00812F93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>lima</w:t>
       </w:r>
       <w:r w:rsidR="00CC7CCC" w:rsidRPr="00CC7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> taraf konsentrasi (10</w:t>
       </w:r>
       <w:r w:rsidR="00CC7CCC" w:rsidRPr="00CC7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>-1</w:t>
       </w:r>
       <w:r w:rsidR="00CC7CCC" w:rsidRPr="00CC7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve"> s.d 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7CCC" w:rsidRPr="00CC7CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00812F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7CCC" w:rsidRPr="00CC7CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7CCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F35269" w:rsidRPr="00CC7CCC">
-[...38 lines deleted...]
-    <w:p w14:paraId="654B7EBD" w14:textId="64487A21" w:rsidR="00CC7CCC" w:rsidRDefault="00054F6D" w:rsidP="00A3512B">
+    </w:p>
+    <w:p w14:paraId="654B7EBD" w14:textId="0E2BAC6A" w:rsidR="00CC7CCC" w:rsidRDefault="00054F6D" w:rsidP="00A3512B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00CC7CCC" w:rsidRPr="00CC7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Populasi penelitian adalah larva nyamuk </w:t>
       </w:r>
       <w:r w:rsidR="00CC7CCC" w:rsidRPr="00947226">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2711,76 +2671,72 @@
         <w:t>Aedes aegypti</w:t>
       </w:r>
       <w:r w:rsidR="00CC7CCC" w:rsidRPr="00CC7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> hasil rearing di laboratorium Parasitologi. Sampel yang digunakan untuk uji laboratorium adalah larva nyamuk </w:t>
       </w:r>
       <w:r w:rsidR="00CC7CCC" w:rsidRPr="00947226">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aedes aegypti</w:t>
       </w:r>
       <w:r w:rsidR="00CC7CCC" w:rsidRPr="00CC7CCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sebanyak 320 ekor ((6 x 2 x 20) + (2 x 2 x 20)) ekor, sedangkan untuk uji lapangan sebanyak 320 ekor dengan jumlah larva yang berada di masing-masing ovitrap sebanyak (20 ± 25%) ekor.</w:t>
       </w:r>
       <w:r w:rsidR="008C723E" w:rsidRPr="008C723E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:commentRangeStart w:id="3"/>
       <w:r w:rsidR="008C723E" w:rsidRPr="008C723E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Penelitian dilakukan di Laboratorium Parasitologi Jurusan Analis Kesehatan Poltekkes Bandung yang meliputi rearing nyamuk, kultivasi dan uji laboratorium, sedangkan uji lapangan dilakukan di Kp Babakan Loa Kelurahan </w:t>
-[...11 lines deleted...]
-        <w:t>kaliki</w:t>
+        <w:t xml:space="preserve">Penelitian dilakukan di Laboratorium Parasitologi Jurusan Analis Kesehatan Poltekkes Bandung </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r w:rsidR="00D41645">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="008C723E" w:rsidRPr="008C723E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kec. Cimahi Utara. Waktu penelitian selama 25 minggu.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39EEF863" w14:textId="18F25EC8" w:rsidR="00C82DD9" w:rsidRDefault="008C723E" w:rsidP="008C723E">
+        <w:t>yang meliputi rearing nyamuk, kultivasi dan uji laboratorium, sedangkan uji lapangan dilakukan di Kp Babakan Loa Kelurahan Pasirkaliki Kec. Cimahi Utara. Waktu penelitian selama 25 minggu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EEF863" w14:textId="09DC5025" w:rsidR="00C82DD9" w:rsidRDefault="008C723E" w:rsidP="008C723E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">        Pengumpulan data melalui kolo</w:t>
       </w:r>
       <w:r w:rsidR="00947226">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2806,127 +2762,107 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, Uji Hayati dan Uji Laboratorium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Analisis data dengan m</w:t>
       </w:r>
       <w:r w:rsidRPr="008C723E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">enentukan Aktivitas Larvasida (patogenitas) jamur </w:t>
       </w:r>
       <w:r w:rsidRPr="00C82DD9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Metarhizium </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F35269" w:rsidRPr="00C82DD9">
+        <w:t>Metarhizium anisopliae</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C723E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  terhadap larva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947226">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>anisopliae</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> terhadap</w:t>
+        <w:t>Aedes aegypti</w:t>
       </w:r>
       <w:r w:rsidRPr="008C723E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> larva </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> ditetapkan berdasarkan nilai LC 50. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F45B9CE" w14:textId="6CB7F24A" w:rsidR="008C723E" w:rsidRDefault="00C82DD9" w:rsidP="008C723E">
+    <w:p w14:paraId="3F45B9CE" w14:textId="277A72B2" w:rsidR="008C723E" w:rsidRDefault="00C82DD9" w:rsidP="008C723E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="008C723E" w:rsidRPr="008C723E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Penentuan nilai LC 50 dihitung dengan analisis probit </w:t>
       </w:r>
-      <w:r w:rsidR="00F35269">
+      <w:r w:rsidR="008C723E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>dan</w:t>
       </w:r>
-      <w:r w:rsidR="00F35269" w:rsidRPr="008C723E">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="008C723E" w:rsidRPr="008C723E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aktivitas larva antar perlakuan dianalisis dengan analisis varian (ANOVA). Hubungan antara konsentrasi dan jumlah spora dengan jumlah kematian larva ditentukan dengan uji regresi korelasi.</w:t>
+        <w:t xml:space="preserve">  membandingkan aktivitas larva antar perlakuan dianalisis dengan analisis varian (ANOVA). Hubungan antara konsentrasi dan jumlah spora dengan jumlah kematian larva ditentukan dengan uji regresi korelasi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8EE8A3" w14:textId="418C86CF" w:rsidR="00F81315" w:rsidRDefault="00F81315" w:rsidP="008C723E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="471C7F40" w14:textId="77777777" w:rsidR="00217D51" w:rsidRDefault="00217D51" w:rsidP="008C723E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -2960,169 +2896,110 @@
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Koloni </w:t>
       </w:r>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aedes aegypti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B88014C" w14:textId="7C456C2F" w:rsidR="003B4081" w:rsidRDefault="003B4081" w:rsidP="003B4081">
+    <w:p w14:paraId="5B88014C" w14:textId="4EFA25C6" w:rsidR="003B4081" w:rsidRDefault="003B4081" w:rsidP="003B4081">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Telur nyamuk Aedes aegypti diperoleh dari Loka Litbang P2B2 Ciamis. Telur tersebut kemudian ditetaskan dan larva di rearing pada suhu 27 ± 10C dan 50 ± 10% </w:t>
-[...17 lines deleted...]
-        <w:t>lam wadah</w:t>
+        <w:t>Telur nyamuk Aedes aegypti diperoleh dari Loka Litbang P2B2 Ciamis. Telur tersebut kemudian ditetaskan dan larva di rearing pada suhu 27 ± 10C dan 50 ± 10% RH  dida</w:t>
+      </w:r>
+      <w:r w:rsidR="001D48B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> dan 5% air di Laboratorium Parasitologi Jurusan Analis Kesehatan. Larva instar tiga dipisahkan dan siap digunakan untuk bahan uji</w:t>
+        <w:t>am  wadah platik yang berisis pelet ikan 70 % , 25 % sekam , dan 5% air di Laboratorium Parasitologi Jurusan Analis Kesehatan. Larva instar tiga dipisahkan dan siap digunakan untuk bahan uji</w:t>
       </w:r>
       <w:r w:rsidR="00EA6A7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D880D65" w14:textId="77777777" w:rsidR="00217D51" w:rsidRDefault="00217D51" w:rsidP="003B4081">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59319A49" w14:textId="529D3349" w:rsidR="00F81315" w:rsidRDefault="00077328" w:rsidP="001D48B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="00077328">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C47629F" wp14:editId="5DBE5526">
             <wp:extent cx="2400300" cy="1343174"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="19" name="Picture 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -3135,50 +3012,57 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2430485" cy="1360065"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidR="00D41645">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5EF8D023" w14:textId="586DEC3E" w:rsidR="00F81315" w:rsidRPr="00F81315" w:rsidRDefault="00F81315" w:rsidP="00F81315">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F81315">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Gambar </w:t>
@@ -3212,104 +3096,80 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E4C5D8E" w14:textId="101E5E5B" w:rsidR="003B4081" w:rsidRDefault="003B4081" w:rsidP="003B4081">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Kultur Jamur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0D9767" w14:textId="6E6BE949" w:rsidR="00C82DD9" w:rsidRDefault="003B4081" w:rsidP="003B4081">
+    <w:p w14:paraId="0A0D9767" w14:textId="5C4871DC" w:rsidR="00C82DD9" w:rsidRDefault="003B4081" w:rsidP="003B4081">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Strain </w:t>
       </w:r>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Metarhizium anisopliae</w:t>
       </w:r>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> pada media SDA (</w:t>
+        <w:t xml:space="preserve"> diperoleh  dari Balai Proteksi Tanaman dan Perkebunan (BPTP) Ujung Berung. Isolat kemudian dikultivasi pada media SDA (</w:t>
       </w:r>
       <w:r w:rsidRPr="00947226">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sabaraoud Dextrose Agar</w:t>
       </w:r>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00A429E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3327,63 +3187,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> suspensi. Jamur </w:t>
       </w:r>
       <w:r w:rsidR="00947226">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">yang telah </w:t>
       </w:r>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ditanam dalam SDA </w:t>
       </w:r>
       <w:r w:rsidR="00947226">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">diinkubasi </w:t>
       </w:r>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">pada </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">°C. </w:t>
+        <w:t xml:space="preserve">pada suhu  27°C. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6244DD30" w14:textId="77777777" w:rsidR="00217D51" w:rsidRDefault="00217D51" w:rsidP="003B4081">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F9A5E8A" w14:textId="134220A1" w:rsidR="00F350AD" w:rsidRDefault="00F350AD" w:rsidP="00F350AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -3556,50 +3404,51 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:commentRangeStart w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79E1A90E" wp14:editId="7B51DF18">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-71755</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>166370</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1049082" cy="1009650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -3621,50 +3470,57 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1049082" cy="1009650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:commentRangeEnd w:id="5"/>
+      <w:r w:rsidR="00D41645">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="5"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="439D84D8" w14:textId="449179FD" w:rsidR="00F350AD" w:rsidRDefault="00F350AD" w:rsidP="00217D51">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F3895E4" w14:textId="47CD14ED" w:rsidR="00F350AD" w:rsidRDefault="00F350AD" w:rsidP="003B4081">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AE4BAB0" w14:textId="4E1BA636" w:rsidR="00077328" w:rsidRDefault="00077328" w:rsidP="003B4081">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
@@ -3733,156 +3589,132 @@
       </w:r>
       <w:r w:rsidRPr="00F350AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. Hifa dan spora jamur </w:t>
       </w:r>
       <w:r w:rsidRPr="00F350AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="id-ID"/>
         </w:rPr>
         <w:t>Metarhizium anisopliae</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5861535C" w14:textId="1222CD60" w:rsidR="00EA6A7E" w:rsidRDefault="00217D51" w:rsidP="003B4081">
+    <w:p w14:paraId="5861535C" w14:textId="7AACB461" w:rsidR="00EA6A7E" w:rsidRDefault="00217D51" w:rsidP="003B4081">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="003B4081" w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Konidia dipanen pada kondisi steril dengan cara </w:t>
-[...5 lines deleted...]
-        <w:t>menambahkan aquades</w:t>
+        <w:t>Konidia dipanen pada kondisi steril dengan cara menambahkan  aquades</w:t>
       </w:r>
       <w:r w:rsidR="001D48B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F35269" w:rsidRPr="003B4081">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="003B4081" w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dalam plate dan menggores koloni menggunakan forceps. Konidia diaduk menjadi suspensi selama 20 menit dalam 100 ml Tween 80 (0.01) dan air destilasi, kemudian disaring menggunakan kain katun. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="49400213" w14:textId="0082E1C7" w:rsidR="00F81315" w:rsidRDefault="00F81315" w:rsidP="00F81315">
+        <w:t xml:space="preserve">steril  ke dalam plate dan menggores koloni menggunakan forceps. Konidia diaduk menjadi suspensi selama 20 menit dalam 100 ml Tween 80 (0.01) dan air destilasi, kemudian disaring menggunakan kain katun. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49400213" w14:textId="747F24F2" w:rsidR="00F81315" w:rsidRDefault="00F81315" w:rsidP="00F81315">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Konsentrasi kon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>dia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> /</w:t>
-[...11 lines deleted...]
-        <w:t>dihitung</w:t>
+        <w:t xml:space="preserve"> /spora </w:t>
       </w:r>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dengan</w:t>
+        <w:t xml:space="preserve"> dihitung dengan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>menggunakan h</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003B4081">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>emocytometer</w:t>
       </w:r>
@@ -4589,92 +4421,80 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD01A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hasil Uji Laboratorium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F3B055" w14:textId="0C119C14" w:rsidR="001D48B1" w:rsidRDefault="00DD01A5" w:rsidP="00077328">
+    <w:p w14:paraId="06F3B055" w14:textId="684E61ED" w:rsidR="001D48B1" w:rsidRDefault="00DD01A5" w:rsidP="00077328">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD01A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Uji laboratorium dilakukan dengan perendaman 20 ekor larva </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD01A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Aedes aegypti </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD01A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">instar III pada 5 </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> uji (10</w:t>
+        <w:t>instar III pada 5 konsentrasi  jamur uji (10</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD01A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>-1</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD01A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD01A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD01A5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5732,96 +5552,72 @@
         </w:rPr>
         <w:t>Tabel 3</w:t>
       </w:r>
       <w:r w:rsidRPr="001422BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001422BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> Analisis Varians Waktu Kontak dengan kematian larva</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2201CB" w14:textId="24C85D39" w:rsidR="0074205E" w:rsidRDefault="00217D51" w:rsidP="00CB0CE3">
+    <w:p w14:paraId="0E2201CB" w14:textId="360FEE1A" w:rsidR="0074205E" w:rsidRDefault="00217D51" w:rsidP="00CB0CE3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="001422BE" w:rsidRPr="001422BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Untuk mengetahui hubungan antara waktu kontak dan konsentrasi terhadap kematian larva uji dilakukan pengolahan data dengan uji Anova. Didapatkan nilai signifikan terhadap waktu kontak 0,000 (p&lt; 0,05) artinya ada perbedaan yang bermakna antara waktu kontak dengan jumlah kematian dan terhadap konsentrasi 0,593. (p&gt;0,05) artinya tidak ada perbedaan yang bermakna antara</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Untuk mengetahui hubungan antara waktu kontak dan konsentrasi terhadap kematian larva uji dilakukan pengolahan data dengan uji Anova. Didapatkan nilai signifikan terhadap waktu kontak 0,000 (p&lt; 0,05) artinya ada perbedaan yang bermakna antara waktu kontak dengan jumlah kematian dan terhadap konsentrasi 0,593. (p&gt;0,05) artinya tidak ada perbedaan yang bermakna antara berbagai tingkat konsentrasi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BCF3E66" w14:textId="763F2593" w:rsidR="008466F1" w:rsidRDefault="00217D51" w:rsidP="00CB0CE3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="001422BE" w:rsidRPr="001422BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Hubungan antara konsentrasi jamur terhadap jumlah kematian digunakan analisis korelasi dan regresi.</w:t>
       </w:r>
@@ -6702,51 +6498,58 @@
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CB8066" w14:textId="66927906" w:rsidR="00AB638D" w:rsidRPr="00AB638D" w:rsidRDefault="00217D51" w:rsidP="00AB638D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Hasil </w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hasil </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB638D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Uji laboratorium pada </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">penelitian ini, didapatkan hasil </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB638D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pada konsentrasi 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB638D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>-1</w:t>
@@ -6760,50 +6563,57 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB638D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">larva </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB638D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aedes aegypti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="6"/>
+      <w:r w:rsidR="00057FD4">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00AB638D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Terjadi penurunan jumlah kematian larva </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>seiring</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB638D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> dengan penurunan jumlah spora pada masing-masing konsentrasi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(gambar 2). </w:t>
       </w:r>
@@ -6849,51 +6659,51 @@
     </w:p>
     <w:p w14:paraId="0BF5E029" w14:textId="22D4B0A2" w:rsidR="00AB638D" w:rsidRPr="00AB638D" w:rsidRDefault="003514F9" w:rsidP="00AB638D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00AB638D" w:rsidRPr="00AB638D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Kematian larva meningkat seiring dengan bertambahnya waktu kontak. Pada awal kontak, spora jamur belum menghasilkan toksin destruksi yang dapat menyerang sistem kekebalan tubuh larva sehingga pada hari pertama belum ditemukan larva yang mati. Toksis destruksi mulai menyebar pada hari kedua sampai kelima sehingga ditemukan banyak larva yang mati.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4598FB65" w14:textId="2DDDEF1E" w:rsidR="00AB638D" w:rsidRPr="00AB638D" w:rsidRDefault="003514F9" w:rsidP="00AB638D">
+    <w:p w14:paraId="4598FB65" w14:textId="176ED5A1" w:rsidR="00AB638D" w:rsidRPr="00AB638D" w:rsidRDefault="003514F9" w:rsidP="00AB638D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00AB638D" w:rsidRPr="00AB638D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Konsentrasi jamur 10</w:t>
       </w:r>
       <w:r w:rsidR="00AB638D" w:rsidRPr="003514F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6922,115 +6732,79 @@
       </w:r>
       <w:r w:rsidR="00AB638D" w:rsidRPr="003514F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
       <w:r w:rsidR="00AB638D" w:rsidRPr="00AB638D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, dan 10</w:t>
       </w:r>
       <w:r w:rsidR="00AB638D" w:rsidRPr="003514F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>-3</w:t>
       </w:r>
       <w:r w:rsidR="00AB638D" w:rsidRPr="00AB638D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Hasil uji lapangan menunjukkan hasil yang </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">sama </w:t>
+        <w:t>. Hasil uji lapangan menunjukkan hasil yang tidak jauh berbeda dengan uji la</w:t>
+      </w:r>
+      <w:r w:rsidR="00027942">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>boratorium</w:t>
       </w:r>
       <w:r w:rsidR="00AB638D" w:rsidRPr="00AB638D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">boratorium dalam kemampuan membunuh larva </w:t>
+        <w:t xml:space="preserve"> yaitu didapat pada konsentrasi 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB638D" w:rsidRPr="003514F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
       </w:r>
       <w:r w:rsidR="00AB638D" w:rsidRPr="00AB638D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>yaitu didapat pada konsentrasi 10</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="4E6CB250" w14:textId="3FA2BF95" w:rsidR="00AB638D" w:rsidRDefault="003514F9" w:rsidP="00AB638D">
+        <w:t xml:space="preserve"> yang efektif membunuh larva sebesar 50% (LC50). Jumlah spora pada uji laboratorium didapat jumlah sebanyak 109.200, sedangkan pada uji lapangan didapat sebanyak 81.750 spora. Perbedaan tersebut karena perbedaan pemipetan jamur uji. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6CB250" w14:textId="767AE907" w:rsidR="00AB638D" w:rsidRDefault="003514F9" w:rsidP="00AB638D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="002D6F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Seiring</w:t>
       </w:r>
       <w:r w:rsidR="002D6F84" w:rsidRPr="002D6F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7191,70 +6965,64 @@
         </w:rPr>
         <w:t>memiliki</w:t>
       </w:r>
       <w:r w:rsidR="002D6F84" w:rsidRPr="002D6F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> toksisitas rendah</w:t>
       </w:r>
       <w:r w:rsidR="002D6F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF0C51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">dibandingkan dengan insektisida sintetis Monocrotophos. Hal ini dibuktikan dengan studi </w:t>
       </w:r>
       <w:r w:rsidR="002D6F84" w:rsidRPr="002D6F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">histopatologi </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pada An nauplii sebagai </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">histopatologi </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> nauplii sebagai non target perlakuan </w:t>
+        <w:t xml:space="preserve">non target perlakuan </w:t>
       </w:r>
       <w:r w:rsidR="002D6F84" w:rsidRPr="002D6F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">menunjukkan bahwa metabolit kasar menghasilkan kerusakan yang lebih rendah pada jaringan usus sedangkan kerusakan jaringan usus </w:t>
       </w:r>
       <w:r w:rsidR="00AF0C51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>parah terjadi penggunaan</w:t>
       </w:r>
       <w:r w:rsidR="002D6F84" w:rsidRPr="002D6F84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> insektisida sintetis (Monocrotophos)</w:t>
       </w:r>
       <w:r w:rsidR="00AF0C51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -7701,614 +7469,1118 @@
       <w:pPr>
         <w:ind w:left="-396" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="00B51712" w:rsidRPr="00EA6A7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DAFTAR PUSTAKA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629D4624" w14:textId="4D42DE56" w:rsidR="00BA7A68" w:rsidRPr="00BA7A68" w:rsidRDefault="002E1304" w:rsidP="007A1F81">
+    <w:p w14:paraId="6EEDA356" w14:textId="55870D99" w:rsidR="00BE6C98" w:rsidRDefault="002E1304" w:rsidP="008C6E65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve">ADDIN Mendeley Bibliography CSL_BIBLIOGRAPHY </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00BA7A68" w:rsidRPr="00BA7A68">
+      <w:r w:rsidR="00BE6C98" w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00BA7A68" w:rsidRPr="00BA7A68">
+      <w:r w:rsidR="00BE6C98" w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Huntington MK, Allison JAY, Dakota S, et al. Emerging Vector-Borne Diseases. 2016;94(7):551-557.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4698BBAE" w14:textId="77777777" w:rsidR="00BA7A68" w:rsidRPr="00BA7A68" w:rsidRDefault="00BA7A68" w:rsidP="007A1F81">
+        <w:t>Huntington MK, Allison JAY, Nair D. Emerging Vector-Borne Diseases. 2016;94(7):551-557.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39218C56" w14:textId="77777777" w:rsidR="00BE6C98" w:rsidRPr="00BE6C98" w:rsidRDefault="00BE6C98" w:rsidP="008C6E65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7A68">
+    </w:p>
+    <w:p w14:paraId="2DA012F4" w14:textId="4E0BD089" w:rsidR="00BE6C98" w:rsidRDefault="00BE6C98" w:rsidP="008C6E65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA7A68">
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Riyadi S, Satoto TBT. Hubungan Perilaku Penggunaan Insektisida dengan Status Kerentanan Nyamuk Aedes aegypti di Daerah Endemis Kabupaten Purbalingga. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7A68">
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ber Kedokt Masy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7A68">
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. 2017;33(10):459. doi:10.22146/bkm.25941</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C64CB90" w14:textId="77777777" w:rsidR="00BA7A68" w:rsidRPr="00BA7A68" w:rsidRDefault="00BA7A68" w:rsidP="007A1F81">
+        <w:t>.2017;33(10):459.doi:10.22146/bkm.25941</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089AB71E" w14:textId="77777777" w:rsidR="00BE6C98" w:rsidRPr="00BE6C98" w:rsidRDefault="00BE6C98" w:rsidP="008C6E65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7A68">
+    </w:p>
+    <w:p w14:paraId="7103E617" w14:textId="0BA9195F" w:rsidR="00BE6C98" w:rsidRDefault="00BE6C98" w:rsidP="008C6E65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA7A68">
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Pusat Data dan Informasi Kementerian Kesehatan RI. Situasi Demam Berdarah Dengue. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7A68">
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IndoDATIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7A68">
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Published online 2018. https://pusdatin.kemkes.go.id/</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71E24CD8" w14:textId="77777777" w:rsidR="00BA7A68" w:rsidRPr="00BA7A68" w:rsidRDefault="00BA7A68" w:rsidP="007A1F81">
+        <w:t xml:space="preserve">. Published online 2018. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D835EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avalailable from: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://pusdatin.kemkes.go.id/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010D710B" w14:textId="77777777" w:rsidR="00BE6C98" w:rsidRPr="00BE6C98" w:rsidRDefault="00BE6C98" w:rsidP="008C6E65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7A68">
+    </w:p>
+    <w:p w14:paraId="3D9EFD30" w14:textId="31EACF81" w:rsidR="00BE6C98" w:rsidRDefault="00BE6C98" w:rsidP="008C6E65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA7A68">
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Chintkuntlawar PS, Pramanik A, Solanki R, et al. Metarhizium anisopliae: New Trend Entomopathogenic Fungus for Management of Sucking Pests in Vegetable Crops. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA7A68">
+        <w:t xml:space="preserve">Chintkuntlawar PS, Pramanik A, Solanki R, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rathod A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Metarhizium anisopliae: New Trend Entomopathogenic Fungus for Management of Sucking Pests in Vegetable Crops. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pop Kheti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7A68">
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. 2015;1(1):98-101.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AAEC4A" w14:textId="77777777" w:rsidR="00BA7A68" w:rsidRPr="00BA7A68" w:rsidRDefault="00BA7A68" w:rsidP="007A1F81">
+    <w:p w14:paraId="182758CA" w14:textId="77777777" w:rsidR="00BE6C98" w:rsidRPr="00BE6C98" w:rsidRDefault="00BE6C98" w:rsidP="008C6E65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7A68">
+    </w:p>
+    <w:p w14:paraId="1763E598" w14:textId="1AD5DD1D" w:rsidR="00BE6C98" w:rsidRDefault="00BE6C98" w:rsidP="008C6E65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA7A68">
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Even Supandi Sitinjak. Uji Efektifitas Jamur Entomopatogenik Metarhizium anisopliae dan Beauvaria bassiana Terhadap Mortalitas Larva Tanduk (Oryctes rhinoceros) pada Chipping Batang Kelapa Sawit. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7A68">
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Univ MEDAN AREA</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Univ </w:t>
+      </w:r>
+      <w:r w:rsidR="00106FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Medan Area</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>. Published online 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6537830F" w14:textId="77777777" w:rsidR="00BA7A68" w:rsidRPr="00BA7A68" w:rsidRDefault="00BA7A68" w:rsidP="007A1F81">
+    <w:p w14:paraId="0672EE38" w14:textId="77777777" w:rsidR="00BE6C98" w:rsidRPr="00BE6C98" w:rsidRDefault="00BE6C98" w:rsidP="008C6E65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7A68">
+    </w:p>
+    <w:p w14:paraId="6E6BB2CF" w14:textId="0B1BCB77" w:rsidR="00BE6C98" w:rsidRDefault="00BE6C98" w:rsidP="008C6E65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA7A68">
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Istiana, Heriyani F, Isnaini. Status kerentanan larva Aedes aegypti terhadap temefos di Banjarmasin Barat. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA7A68">
+        <w:t xml:space="preserve">Istiana, Heriyani F, Isnaini. Status </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kerentanan larva Aedes aegypti terhadap temefos di Banjarmasin Barat. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J Buski</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7A68">
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. 2012;4(2):53-58. http://ejournal.litbang.depkes.go.id/index.php/buski/article/view/2916/2101</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1DABCEC9" w14:textId="77777777" w:rsidR="00BA7A68" w:rsidRPr="00BA7A68" w:rsidRDefault="00BA7A68" w:rsidP="007A1F81">
+        <w:t xml:space="preserve">. 2012;4(2):53-58. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6014700F" w14:textId="77777777" w:rsidR="008C6E65" w:rsidRPr="00BE6C98" w:rsidRDefault="008C6E65" w:rsidP="008C6E65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7A68">
-[...18 lines deleted...]
-    <w:p w14:paraId="6328C3EB" w14:textId="77777777" w:rsidR="00BA7A68" w:rsidRPr="00BA7A68" w:rsidRDefault="00BA7A68" w:rsidP="007A1F81">
+    </w:p>
+    <w:p w14:paraId="34B7B10D" w14:textId="445949CE" w:rsidR="00BE6C98" w:rsidRDefault="00BE6C98" w:rsidP="008C6E65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7A68">
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA7A68">
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Ni Luh Putu Manik Widiyanti* SM. Uji Toksisitas Metarhizium anisopliae Terhadap Larva Nyamuk Aedes Aegypti. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA7A68">
+        <w:t>World Health Organization. WHO Specifications and Evaluations For Public Health Pesticides, Temephose. Published online 2007:1-17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307138CE" w14:textId="77777777" w:rsidR="008C6E65" w:rsidRPr="00BE6C98" w:rsidRDefault="008C6E65" w:rsidP="008C6E65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06101153" w14:textId="364BE5D9" w:rsidR="00BE6C98" w:rsidRDefault="00BE6C98" w:rsidP="008C6E65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ni Luh Putu Manik Widiyanti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uji Toksisitas Metarhizium anisopliae Terhadap Larva Nyamuk Aedes Aegypti. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fak Pendidik MIPA IKIP Negeri Singaraja</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7A68">
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. 2004;XIV:25-30.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF0F27A" w14:textId="77777777" w:rsidR="00BA7A68" w:rsidRPr="00BA7A68" w:rsidRDefault="00BA7A68" w:rsidP="007A1F81">
+    <w:p w14:paraId="18BD73A7" w14:textId="77777777" w:rsidR="008C6E65" w:rsidRPr="00BE6C98" w:rsidRDefault="008C6E65" w:rsidP="008C6E65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7A68">
+    </w:p>
+    <w:p w14:paraId="31754936" w14:textId="370A7B86" w:rsidR="00BE6C98" w:rsidRDefault="00BE6C98" w:rsidP="008C6E65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">9. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA7A68">
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Sofiana L, Rahman MS. Perbedaan Status Kerentanan Nyamuk Aedes Aegypti Terhadap Malathion Di Kabupaten Bantul Yogyakarta. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7A68">
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J Kesehat Masy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7A68">
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. 2016;11(2):302. doi:10.15294/kemas.v11i2.4164</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F92FF93" w14:textId="0FD3D3BF" w:rsidR="00BA7A68" w:rsidRPr="00BA7A68" w:rsidRDefault="00BA7A68" w:rsidP="007A1F81">
+    <w:p w14:paraId="2831A3D1" w14:textId="77777777" w:rsidR="008C6E65" w:rsidRPr="00BE6C98" w:rsidRDefault="008C6E65" w:rsidP="008C6E65">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA7A68">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B866EF6" w14:textId="3A7A71E1" w:rsidR="00BE6C98" w:rsidRPr="008C6E65" w:rsidRDefault="00BE6C98" w:rsidP="008C6E65">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="283" w:hanging="340"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.Vivekanandhan P, Swathy K, Kalaimurugan D, et al. Larvicidal toxicity of Metarhizium anisopliae metabolites against three mosquito species and non-targeting organisms. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA7A68">
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.Vivekanandhan</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Swathy</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kalaimurugan</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ramachandran</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ananthanarayanan</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Y, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kumar</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AN, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manikandan</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AT,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Poovarasan</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Shivakumar</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kweka</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EJ. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Larvicidal toxicity of Metarhizium anisopliae metabolites against three mosquito species and non-targeting organisms. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PLoS One</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA7A68">
+      <w:r w:rsidRPr="00BE6C98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. 2020;15(5):1-18. doi:10.1371/journal.pone.0232172</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A8E0348" w14:textId="565EE340" w:rsidR="002E1304" w:rsidRDefault="002E1304" w:rsidP="007A1F81">
+        <w:t>. 2020;15(5):1-18.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6C98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doi:10.1371/journal.pone.0232172</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8E0348" w14:textId="565EE340" w:rsidR="002E1304" w:rsidRDefault="002E1304" w:rsidP="008C6E65">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC49F8D" w14:textId="10CDFFA4" w:rsidR="002E1304" w:rsidRPr="00B51712" w:rsidRDefault="002E1304" w:rsidP="007A1F81">
+    <w:p w14:paraId="7AC49F8D" w14:textId="10CDFFA4" w:rsidR="002E1304" w:rsidRPr="00B51712" w:rsidRDefault="002E1304" w:rsidP="008C6E65">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50E68493" w14:textId="5365B61D" w:rsidR="007A1F1C" w:rsidRDefault="007A1F1C" w:rsidP="007A1F81">
+    <w:p w14:paraId="50E68493" w14:textId="5365B61D" w:rsidR="007A1F1C" w:rsidRDefault="007A1F1C" w:rsidP="008C6E65">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007A1F1C" w:rsidSect="00A3512B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="2268" w:left="2268" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:comment w:id="1" w:author="nunik" w:date="2021-07-17T19:26:00Z" w:initials="g">
+    <w:p w14:paraId="4A3119C1" w14:textId="6C763720" w:rsidR="00D41645" w:rsidRDefault="00D41645">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Hasil bagian yg tidak bermakna dan bermakna tidak ada?? Apakah tidak dimkasukkan kemaknaannya tidak berarti?? Jika memang tidak perlu dimasukkan..apa alasannya???</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="nunik" w:date="2021-07-17T19:28:00Z" w:initials="g">
+    <w:p w14:paraId="1655AB9B" w14:textId="3FFFECE7" w:rsidR="00D41645" w:rsidRDefault="00D41645">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Dijadikan satu saja..jangan dibuat nomor</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="nunik" w:date="2021-07-17T19:30:00Z" w:initials="g">
+    <w:p w14:paraId="1B6BFC59" w14:textId="1ECD9AC1" w:rsidR="00D41645" w:rsidRDefault="00D41645">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Jenis tenaga yang memeriksa apa??apakah dokter? TLM berpengalaman?? TLMBaru lulus atau Instruktur? Dosen? </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="nunik" w:date="2021-07-17T19:32:00Z" w:initials="g">
+    <w:p w14:paraId="50B69991" w14:textId="1DB56066" w:rsidR="00D41645" w:rsidRDefault="00D41645">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Menngunakan alat apa untuk pengambilan gambarnya??</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="5" w:author="nunik" w:date="2021-07-17T19:34:00Z" w:initials="g">
+    <w:p w14:paraId="523FD88F" w14:textId="275A90DB" w:rsidR="00D41645" w:rsidRDefault="00D41645">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Alat mikroskop yg digunakan??</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="6" w:author="nunik" w:date="2021-07-17T19:36:00Z" w:initials="g">
+    <w:p w14:paraId="0D30E36E" w14:textId="1200B96E" w:rsidR="00057FD4" w:rsidRDefault="00057FD4">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Hasil juga </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>menunjukkan hubungan yg lemah antara konsentrasi dengan kematian larva…kira2 apa yg terjadi??</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w15:commentEx w15:paraId="4A3119C1" w15:done="0"/>
+  <w15:commentEx w15:paraId="1655AB9B" w15:done="0"/>
+  <w15:commentEx w15:paraId="1B6BFC59" w15:done="0"/>
+  <w15:commentEx w15:paraId="50B69991" w15:done="0"/>
+  <w15:commentEx w15:paraId="523FD88F" w15:done="0"/>
+  <w15:commentEx w15:paraId="0D30E36E" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w16cex:commentExtensible w16cex:durableId="249DB99F" w16cex:dateUtc="2021-07-17T13:18:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="249DB7B6" w16cex:dateUtc="2021-07-17T13:10:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2469B49C" w16cex:dateUtc="2021-06-08T02:19:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="246DE268" w16cex:dateUtc="2021-06-11T06:23:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2469B7E7" w16cex:dateUtc="2021-06-08T02:33:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="246DF355" w16cex:dateUtc="2021-06-11T07:36:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w16cid:commentId w16cid:paraId="27D54415" w16cid:durableId="249DB6B5"/>
-[...4 lines deleted...]
-  <w16cid:commentId w16cid:paraId="21FA592C" w16cid:durableId="249DB7B6"/>
+  <w16cid:commentId w16cid:paraId="6C585405" w16cid:durableId="2469B49C"/>
+  <w16cid:commentId w16cid:paraId="6DB69045" w16cid:durableId="246DE268"/>
+  <w16cid:commentId w16cid:paraId="484A34B7" w16cid:durableId="2469B7E7"/>
+  <w16cid:commentId w16cid:paraId="1D5FB227" w16cid:durableId="246DF355"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F04408C" w14:textId="77777777" w:rsidR="000B201C" w:rsidRDefault="000B201C" w:rsidP="00BA7A68">
+    <w:p w14:paraId="6DF9FB6C" w14:textId="77777777" w:rsidR="00F56AF3" w:rsidRDefault="00F56AF3" w:rsidP="00BA7A68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="454CD911" w14:textId="77777777" w:rsidR="000B201C" w:rsidRDefault="000B201C" w:rsidP="00BA7A68">
+    <w:p w14:paraId="7394DF78" w14:textId="77777777" w:rsidR="00F56AF3" w:rsidRDefault="00F56AF3" w:rsidP="00BA7A68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -8316,213 +8588,167 @@
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...68 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EDE3A11" w14:textId="77777777" w:rsidR="000B201C" w:rsidRDefault="000B201C" w:rsidP="00BA7A68">
+    <w:p w14:paraId="38EF0E61" w14:textId="77777777" w:rsidR="00F56AF3" w:rsidRDefault="00F56AF3" w:rsidP="00BA7A68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="377C7826" w14:textId="77777777" w:rsidR="000B201C" w:rsidRDefault="000B201C" w:rsidP="00BA7A68">
+    <w:p w14:paraId="27DF4463" w14:textId="77777777" w:rsidR="00F56AF3" w:rsidRDefault="00F56AF3" w:rsidP="00BA7A68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...63 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03396014"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="654A1C9E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DEB3EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5474728A"/>
     <w:lvl w:ilvl="0" w:tplc="AD68DE9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8570,171 +8796,188 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w15:person w15:author="nunik">
+    <w15:presenceInfo w15:providerId="None" w15:userId="nunik"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F0BDD"/>
     <w:rsid w:val="00027942"/>
     <w:rsid w:val="00054F6D"/>
+    <w:rsid w:val="00057FD4"/>
     <w:rsid w:val="00077328"/>
-    <w:rsid w:val="000B201C"/>
+    <w:rsid w:val="00091BDB"/>
     <w:rsid w:val="000C2B65"/>
     <w:rsid w:val="000F78FF"/>
     <w:rsid w:val="00103F6E"/>
+    <w:rsid w:val="00106FB2"/>
     <w:rsid w:val="001422BE"/>
     <w:rsid w:val="00162362"/>
-    <w:rsid w:val="001808EA"/>
     <w:rsid w:val="001A38C2"/>
     <w:rsid w:val="001C0B2D"/>
     <w:rsid w:val="001D48B1"/>
     <w:rsid w:val="0021293E"/>
     <w:rsid w:val="00217D51"/>
     <w:rsid w:val="002645F9"/>
     <w:rsid w:val="002D6F84"/>
     <w:rsid w:val="002E1304"/>
     <w:rsid w:val="002F0BDD"/>
     <w:rsid w:val="00306A7B"/>
     <w:rsid w:val="003514F9"/>
     <w:rsid w:val="0036744C"/>
     <w:rsid w:val="003B4081"/>
     <w:rsid w:val="00440551"/>
     <w:rsid w:val="00477FFD"/>
     <w:rsid w:val="004824F1"/>
     <w:rsid w:val="00482C0B"/>
     <w:rsid w:val="00490ED4"/>
     <w:rsid w:val="004A394A"/>
+    <w:rsid w:val="00506C1E"/>
     <w:rsid w:val="005644AA"/>
     <w:rsid w:val="00594123"/>
     <w:rsid w:val="005F5514"/>
     <w:rsid w:val="006627A4"/>
-    <w:rsid w:val="006E56A5"/>
     <w:rsid w:val="00736EB2"/>
     <w:rsid w:val="00736FBB"/>
     <w:rsid w:val="007405D6"/>
     <w:rsid w:val="0074205E"/>
     <w:rsid w:val="00754F10"/>
     <w:rsid w:val="007A1F1C"/>
     <w:rsid w:val="007A1F81"/>
     <w:rsid w:val="007C0414"/>
     <w:rsid w:val="007F1F77"/>
     <w:rsid w:val="00812F93"/>
     <w:rsid w:val="00840EFE"/>
     <w:rsid w:val="008429C8"/>
     <w:rsid w:val="008466F1"/>
     <w:rsid w:val="008C5FA8"/>
+    <w:rsid w:val="008C6E65"/>
     <w:rsid w:val="008C723E"/>
     <w:rsid w:val="008F58AA"/>
     <w:rsid w:val="009109AC"/>
     <w:rsid w:val="00947226"/>
     <w:rsid w:val="009D2A6C"/>
     <w:rsid w:val="009E3D97"/>
     <w:rsid w:val="00A11F52"/>
     <w:rsid w:val="00A3512B"/>
     <w:rsid w:val="00A429E9"/>
     <w:rsid w:val="00A802FB"/>
     <w:rsid w:val="00A90243"/>
     <w:rsid w:val="00AB638D"/>
-    <w:rsid w:val="00AC13D2"/>
     <w:rsid w:val="00AC6F09"/>
     <w:rsid w:val="00AF0C51"/>
     <w:rsid w:val="00AF1037"/>
-    <w:rsid w:val="00B46558"/>
     <w:rsid w:val="00B51712"/>
     <w:rsid w:val="00B750C0"/>
     <w:rsid w:val="00BA0319"/>
+    <w:rsid w:val="00BA2A78"/>
     <w:rsid w:val="00BA7A68"/>
-    <w:rsid w:val="00BB1A2F"/>
+    <w:rsid w:val="00BE6C98"/>
     <w:rsid w:val="00C47AD5"/>
     <w:rsid w:val="00C82DD9"/>
+    <w:rsid w:val="00C839D8"/>
     <w:rsid w:val="00CB0CE3"/>
-    <w:rsid w:val="00CC144E"/>
     <w:rsid w:val="00CC7CCC"/>
     <w:rsid w:val="00CF2A29"/>
     <w:rsid w:val="00D05011"/>
+    <w:rsid w:val="00D05573"/>
+    <w:rsid w:val="00D41645"/>
+    <w:rsid w:val="00D835EA"/>
     <w:rsid w:val="00D91483"/>
     <w:rsid w:val="00DD01A5"/>
     <w:rsid w:val="00DD5A76"/>
     <w:rsid w:val="00DF7B8D"/>
+    <w:rsid w:val="00E04D52"/>
+    <w:rsid w:val="00E07E9B"/>
     <w:rsid w:val="00E12920"/>
     <w:rsid w:val="00E413E2"/>
     <w:rsid w:val="00E92695"/>
     <w:rsid w:val="00EA6A7E"/>
     <w:rsid w:val="00EE6709"/>
-    <w:rsid w:val="00F14CBB"/>
     <w:rsid w:val="00F24B86"/>
     <w:rsid w:val="00F350AD"/>
-    <w:rsid w:val="00F35269"/>
+    <w:rsid w:val="00F56AF3"/>
     <w:rsid w:val="00F81315"/>
+    <w:rsid w:val="00FA0E19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="637BAD54"/>
@@ -9200,224 +9443,235 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA7A68"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA7A68"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:aliases w:val="Header 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA7A68"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:aliases w:val="Header 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA7A68"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001808EA"/>
+    <w:rsid w:val="00506C1E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001808EA"/>
+    <w:rsid w:val="00506C1E"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001808EA"/>
+    <w:rsid w:val="00506C1E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001808EA"/>
+    <w:rsid w:val="00506C1E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001808EA"/>
+    <w:rsid w:val="00506C1E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001808EA"/>
+    <w:rsid w:val="00506C1E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001808EA"/>
+    <w:rsid w:val="00506C1E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="23872220">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="91781051">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1087653949">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1235627380">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:entuy.tlmbdg@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:entuy.tlmbdg@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="104"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="4"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
@@ -11862,87 +12116,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ABAE2F3-F159-48B9-AAB4-407A2B93A8DC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38B26EC0-369A-47D3-95D0-599C81BF3FC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>7325</Words>
-  <Characters>41753</Characters>
+  <Words>7237</Words>
+  <Characters>41251</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>347</Lines>
-  <Paragraphs>97</Paragraphs>
+  <Lines>343</Lines>
+  <Paragraphs>96</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>48981</CharactersWithSpaces>
+  <CharactersWithSpaces>48392</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>S433eq Novi Utami</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>
   </property>